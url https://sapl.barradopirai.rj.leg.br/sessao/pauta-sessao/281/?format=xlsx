--- v0 (2026-03-21)
+++ v1 (2026-05-20)
@@ -297,300 +297,300 @@
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL NO VALOR DE R$ 460.896,39 (QUATROCENTOS E SESSENTA MIL E OITOCENTOS E NOVENTA E SEIS REAIS E TRINTA E NOVE CENTAVOS), NO ORÇAMENTO PROGRAMA EM VIGOR E DÁ OUTRAS CORRELATAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>Pedido de votação única nº 13 de 2026</t>
   </si>
   <si>
     <t>Pedido de votação única ao PL 29/2026.</t>
   </si>
   <si>
     <t>expediente</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária nº 3 de 2026</t>
   </si>
   <si>
     <t>João Paulo</t>
   </si>
   <si>
     <t>Institui no Calendário Oficial de Eventos do Município de Barra do Piraí o “Dia da Liga Nacional de Futevôlei” e dá outras providências.</t>
   </si>
   <si>
     <t>Aguardando Ciência Presidente</t>
   </si>
   <si>
+    <t>Projeto de Lei Ordinária nº 10 de 2026</t>
+  </si>
+  <si>
+    <t>Pedrinho ADL</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a instalação de placas de identificação nas cabeceiras das pontes e viadutos existentes no Município de Barra do Piraí, contendo o nome da obra e o ano de sua construção, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinária nº 13 de 2026</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a disponibilizar canetas emagrecedoras a pessoas com diabetes mellitus e outras doenças associadas, mediante prescrição médica, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>Indicação nº 25 de 2026</t>
+  </si>
+  <si>
+    <t>SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora  Prefeita Municipal, a fim de que V.Exa. possa interceder junto ao órgão competente no sentido de solicitar a colocação de uma lixeira no ponto de ônibus em frente ao clube Royal.</t>
+  </si>
+  <si>
+    <t>Não informada</t>
+  </si>
+  <si>
+    <t>Indicação nº 26 de 2026</t>
+  </si>
+  <si>
+    <t>SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora  Prefeita Municipal, a fim de que V.Exa. possa interceder junto ao órgão competente a implementação Projeto 60+ Reabilita.</t>
+  </si>
+  <si>
+    <t>Indicação nº 27 de 2026</t>
+  </si>
+  <si>
+    <t>SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora  Prefeita Municipal, a fim de que V.Exa. possa interceder junto ao órgão competente no sentido de solicitar a colocação de uma caçamba na entrada da Rua Alan Kardec - Muqueca (Em frente a entrada do bairro São João).</t>
+  </si>
+  <si>
+    <t>Indicação nº 28 de 2026</t>
+  </si>
+  <si>
+    <t>SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora  Prefeita Municipal, a fim de que V.Exa. possa interceder junto ao governo do Estado a disponibilização de um veículo para atender as demandas da Patrulha Maria da Penha- PM-BP.</t>
+  </si>
+  <si>
+    <t>Indicação nº 29 de 2026</t>
+  </si>
+  <si>
+    <t>Jeordane</t>
+  </si>
+  <si>
+    <t>Reitera a Indicação nº 695/2023, solicitando que sejam tomadas as devidas providências para a reforma do parquinho localizado no bairro Matadouro.</t>
+  </si>
+  <si>
+    <t>Indicação nº 30 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita que sejam tomadas as devidas providências para a reforma das escadas de servidão localizadas nos bairros Asa Branca e Campo Bom.</t>
+  </si>
+  <si>
+    <t>Indicação nº 31 de 2026</t>
+  </si>
+  <si>
+    <t>Solicita limpeza completa com retirada de detritos nas Ruas Siqueira Campos e Paulo Silveira, no Morro do Paraíso – Centro.</t>
+  </si>
+  <si>
+    <t>Indicação nº 37 de 2026</t>
+  </si>
+  <si>
+    <t>Thiago Soares</t>
+  </si>
+  <si>
+    <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o Vereador que a esta subscreve SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal, a fim de que a mesma providencie: LIMPEZA GERAL E REPAROS no Parquinho da Rua Angelino de Oliveira no Bairro 10 de março.</t>
+  </si>
+  <si>
+    <t>Indicação nº 38 de 2026</t>
+  </si>
+  <si>
+    <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o Vereador que a esta subscreve SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal, a fim de que a mesma providencie: A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA na Rua Marcelo Henrique da Silva, próximo ao nº 60 no Bairro Coimbra.</t>
+  </si>
+  <si>
+    <t>Indicação nº 39 de 2026</t>
+  </si>
+  <si>
+    <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o Vereador que a esta subscreve SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal, a fim de que a mesma providencie: OPERAÇÃO TAPA BURACOS em toda a extensão da Rua Angelino de Oliveira no Bairro 10 de Março.</t>
+  </si>
+  <si>
+    <t>Indicação nº 40 de 2026</t>
+  </si>
+  <si>
+    <t>Luiz Felipe Ludi</t>
+  </si>
+  <si>
+    <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o Vereador que a esta subscreve SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal com vistas a providenciar, junto a Secretaria de Serviço Público com urgência a limpeza, reparo e manutenção da tampa do bueiro localizado na Rua Maria Matos Pimenta, em frente ao número 51, no Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>Indicação nº 41 de 2026</t>
+  </si>
+  <si>
+    <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o Vereador que a esta subscreve SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal com vistas a providenciar, junto a Secretaria de Serviço Público, a retirada de entulhos que se encontram acumulados na Rua Luiz Camerano, no Bairro Belvedere, em frente à casa nº 158.</t>
+  </si>
+  <si>
+    <t>Indicação nº 42 de 2026</t>
+  </si>
+  <si>
+    <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o Vereador que a esta subscreve SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal com vistas a providenciar, a instalação de um ponto de ônibus na Rua José Alves Pimenta, no bairro Matadouro, 1251, em frente à antiga Barraço, onde já existia.</t>
+  </si>
+  <si>
+    <t>Indicação nº 43 de 2026</t>
+  </si>
+  <si>
+    <t>Wanderson</t>
+  </si>
+  <si>
+    <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o Vereador que a esta subscreve SOLICITA que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal, a fim de que sejam tomadas as devidas providências para retirada de entulhos e capina na Rua Rene Guida no Bairro Morro do Gama.</t>
+  </si>
+  <si>
+    <t>Indicação nº 44 de 2026</t>
+  </si>
+  <si>
+    <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o Vereador que a esta subscreve SOLICITA que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal, a fim de que sejam tomadas as devidas providências para o asfaltamento da Rua Rene Guida no Bairro Morro do Gama.</t>
+  </si>
+  <si>
+    <t>Indicação nº 45 de 2026</t>
+  </si>
+  <si>
+    <t>Na forma que determina o Regimento Interno desta Casa Legislativa, o Vereador que a esta subscreve SOLICITA que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal, a fim de que sejam tomadas as devidas providências para capina, limpeza e manutenção na rua João de Deus no bairro Ponte do Andrade, próximo ao número 31, tendo em vista que o local apresenta vazamento e descarte irregular de esgoto a céu aberto.</t>
+  </si>
+  <si>
+    <t>Indicação nº 46 de 2026</t>
+  </si>
+  <si>
+    <t>Elves</t>
+  </si>
+  <si>
+    <t>Solicito pintura nos abrigos de ônibus, situados na Ary Parreira, RJ145, altura do Bairro Chalet, até ao Centro.</t>
+  </si>
+  <si>
+    <t>Indicação nº 47 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito repasse do carro fumacê, em todas as ruas do Bairro Parque Santana e Carbocálcio.</t>
+  </si>
+  <si>
+    <t>Indicação nº 48 de 2026</t>
+  </si>
+  <si>
+    <t>Solicito limpeza da vala, situada na Rua Paulo Pereira Mota, Bairro Parque Santana.</t>
+  </si>
+  <si>
+    <t>Indicação nº 49 de 2026</t>
+  </si>
+  <si>
+    <t>José Mauro Motorista</t>
+  </si>
+  <si>
+    <t>Atender com a manutenção do mata-burro localizado na rua João Isaac atrás do Hotel Alvorada no bairro Belvedere em Barra do Piraí.</t>
+  </si>
+  <si>
+    <t>Indicação nº 50 de 2026</t>
+  </si>
+  <si>
+    <t>Intervir junto a secretaria competente para que seja realizada a instalação de iluminação pública na rua João Isaac (descida em frente ao Bar do Geraldo, quarto poste após o n°2) bairro Belvedere em Barra do Piraí.</t>
+  </si>
+  <si>
+    <t>Indicação nº 51 de 2026</t>
+  </si>
+  <si>
+    <t>Intervir junto ao órgão competente Light, para a retirada de 2 árvores tombadas sobre fios de alta tensão, na rua Doutor Luís Novaes, que liga a cachoeira, sentido Santa Margarida em Ipiabas. (Fotos em anexo).</t>
+  </si>
+  <si>
+    <t>Indicação nº 52 de 2026</t>
+  </si>
+  <si>
+    <t>serviços de operação tapa-buracos na Rua Pedro Faustino, localizada no Centro do Município, em razão das más condições de trafegabilidade da referida via, sendo que não se estenderá por todo logradouro, e sim no início, isto porque se tem uma “bacia profunda” a qual atrapalha e muito o transitar de veículos.</t>
+  </si>
+  <si>
+    <t>Indicação nº 53 de 2026</t>
+  </si>
+  <si>
+    <t>seja reativada a iluminação pública através de um refletor já existente na entrada da Rua Pedro Faustino, localizada no Centro do Município, em razão da precariedade da iluminação existente, vez que em outrora já existia tal iluminação, e não se sabe o porque o local encontra-se as escuras, já enfatizando que com esta iluminação, moradores se sentem mais seguros</t>
+  </si>
+  <si>
+    <t>Indicação nº 54 de 2026</t>
+  </si>
+  <si>
+    <t>realizada elaboração de projeto/ construção de banheiros públicos na Praça Prefeito Pedro Magino Fortes Coelho, localizada atrás da Prefeitura Municipal</t>
+  </si>
+  <si>
+    <t>Indicação nº 55 de 2026</t>
+  </si>
+  <si>
+    <t>Macrei</t>
+  </si>
+  <si>
+    <t>SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal, por intermédio da Secretaria Municipal de Serviços Públicos, a realização urgente de operação tapa-buracos em todas as vias públicas do Distrito da Califórnia, no município de Barra do Piraí – RJ.</t>
+  </si>
+  <si>
+    <t>Indicação nº 56 de 2026</t>
+  </si>
+  <si>
+    <t>SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal, por intermédio da Secretaria Municipal de Meio Ambiente, a realização urgente de poda de árvores no entorno dos CIEPs 284 – Municipalizado Nelly de Toledo Rocha e 286 – Murilo Portugal no Bairro Morada do Vale – Barra do Piraí – RJ.</t>
+  </si>
+  <si>
+    <t>Indicação nº 57 de 2026</t>
+  </si>
+  <si>
+    <t>SOLICITA, que a Mesa envie expediente a Excelentíssima Senhora Prefeita Municipal, que seja cobrado da empresa AXIAL, responsável pelo asfaltamento do Bairro de Fátima no Distrito da Califórnia, a adoção de providências imediatas para que as ruas sejam devidamente reparadas e deixadas em condições adequadas de trafegabilidade, no Bairro de Fatima – Barra do Piraí – RJ.</t>
+  </si>
+  <si>
+    <t>Indicação nº 58 de 2026</t>
+  </si>
+  <si>
+    <t>Pintura da faixa de pedestre e do quebra-molas na rua R. João Batista - Nossa Sra. de Santana, Barra do Piraí - RJ, 27110-420, em frente ao colégio Balão Mágico</t>
+  </si>
+  <si>
+    <t>Indicação nº 59 de 2026</t>
+  </si>
+  <si>
+    <t>recapeamento ao longo de toda rua R. Moreira dos Santos, 659 - Centro, Barra do Piraí - RJ, 27130-430, principal em direção a exposição agropecuária.</t>
+  </si>
+  <si>
+    <t>Indicação nº 60 de 2026</t>
+  </si>
+  <si>
+    <t>retirada das rochas e terra do deslizamento ocorrido na Av. Getúlio Vargas, próximo ao numero 605 - Vargem Grande, Barra do Piraí - RJ, 27145-080.</t>
+  </si>
+  <si>
     <t>Moção nº 5 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS AO SR. EVERTON VINICIUS DE OLIVEIRA CANDIDO</t>
   </si>
   <si>
     <t>Aguardando</t>
   </si>
   <si>
     <t>Moção nº 6 de 2026</t>
   </si>
   <si>
     <t>MOÇÃO DE APLAUSOS PARA A  GUARDA MUNICIPAL JOANA NOGUEIRA ALTINO DE BARROS.</t>
   </si>
   <si>
     <t>Moção nº 7 de 2026</t>
   </si>
   <si>
-    <t>Elves</t>
-[...1 lines deleted...]
-  <si>
     <t>Moção de Aplausos: Ao amigo Wallace Sampaio Aleixo, Nascido e criado em Barra do Piraí,  envolvido nas causas sociais desde da juventude; Foi membro do Grêmio Estudantil do Colégio Barão do Rio Bonito, líder da Pastoral da Criança e coordenador da Pastoral da Juventude, atualmente está com o personagem batmam nas ruas de Barra do Piraí e também  Servidor Público do Estado na área da Segurança pública.</t>
   </si>
   <si>
     <t>Moção nº 8 de 2026</t>
   </si>
   <si>
-    <t>José Mauro Motorista</t>
-[...1 lines deleted...]
-  <si>
     <t>Moção de Aplausos a GONÇALO RODRIGUES DE MORAES.</t>
-  </si>
-[...217 lines deleted...]
-    <t>retirada das rochas e terra do deslizamento ocorrido na Av. Getúlio Vargas, próximo ao numero 605 - Vargem Grande, Barra do Piraí - RJ, 27145-080.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="1">
     <border>
@@ -1699,786 +1699,786 @@
         <v>10</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42">
         <v>6216</v>
       </c>
       <c r="B42" t="s">
         <v>90</v>
       </c>
       <c r="C42" t="s">
         <v>91</v>
       </c>
       <c r="D42" t="s">
         <v>92</v>
       </c>
       <c r="E42" t="s">
         <v>93</v>
       </c>
       <c r="F42" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43">
-        <v>6310</v>
+        <v>6232</v>
       </c>
       <c r="B43" t="s">
         <v>90</v>
       </c>
       <c r="C43" t="s">
         <v>95</v>
       </c>
       <c r="D43" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E43" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F43" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44">
-        <v>6311</v>
+        <v>6238</v>
       </c>
       <c r="B44" t="s">
         <v>90</v>
       </c>
       <c r="C44" t="s">
         <v>98</v>
       </c>
       <c r="D44" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="E44" t="s">
         <v>99</v>
       </c>
       <c r="F44" t="s">
-        <v>97</v>
+        <v>94</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45">
-        <v>6315</v>
+        <v>6281</v>
       </c>
       <c r="B45" t="s">
         <v>90</v>
       </c>
       <c r="C45" t="s">
         <v>100</v>
       </c>
       <c r="D45" t="s">
+        <v>8</v>
+      </c>
+      <c r="E45" t="s">
         <v>101</v>
       </c>
-      <c r="E45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F45" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46">
-        <v>6325</v>
+        <v>6282</v>
       </c>
       <c r="B46" t="s">
         <v>90</v>
       </c>
       <c r="C46" t="s">
         <v>103</v>
       </c>
       <c r="D46" t="s">
+        <v>8</v>
+      </c>
+      <c r="E46" t="s">
         <v>104</v>
       </c>
-      <c r="E46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F46" t="s">
-        <v>97</v>
+        <v>102</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47">
-        <v>6232</v>
+        <v>6283</v>
       </c>
       <c r="B47" t="s">
         <v>90</v>
       </c>
       <c r="C47" t="s">
+        <v>105</v>
+      </c>
+      <c r="D47" t="s">
+        <v>8</v>
+      </c>
+      <c r="E47" t="s">
         <v>106</v>
       </c>
-      <c r="D47" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F47" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48">
-        <v>6238</v>
+        <v>6286</v>
       </c>
       <c r="B48" t="s">
         <v>90</v>
       </c>
       <c r="C48" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D48" t="s">
-        <v>107</v>
+        <v>8</v>
       </c>
       <c r="E48" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="F48" t="s">
-        <v>94</v>
+        <v>102</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49">
-        <v>6281</v>
+        <v>6287</v>
       </c>
       <c r="B49" t="s">
         <v>90</v>
       </c>
       <c r="C49" t="s">
+        <v>109</v>
+      </c>
+      <c r="D49" t="s">
+        <v>110</v>
+      </c>
+      <c r="E49" t="s">
         <v>111</v>
       </c>
-      <c r="D49" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F49" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50">
-        <v>6282</v>
+        <v>6288</v>
       </c>
       <c r="B50" t="s">
         <v>90</v>
       </c>
       <c r="C50" t="s">
-        <v>114</v>
+        <v>112</v>
       </c>
       <c r="D50" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E50" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="F50" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51">
-        <v>6283</v>
+        <v>6289</v>
       </c>
       <c r="B51" t="s">
         <v>90</v>
       </c>
       <c r="C51" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D51" t="s">
-        <v>8</v>
+        <v>110</v>
       </c>
       <c r="E51" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="F51" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52">
-        <v>6286</v>
+        <v>6295</v>
       </c>
       <c r="B52" t="s">
         <v>90</v>
       </c>
       <c r="C52" t="s">
+        <v>116</v>
+      </c>
+      <c r="D52" t="s">
+        <v>117</v>
+      </c>
+      <c r="E52" t="s">
         <v>118</v>
       </c>
-      <c r="D52" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F52" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53">
-        <v>6287</v>
+        <v>6296</v>
       </c>
       <c r="B53" t="s">
         <v>90</v>
       </c>
       <c r="C53" t="s">
+        <v>119</v>
+      </c>
+      <c r="D53" t="s">
+        <v>117</v>
+      </c>
+      <c r="E53" t="s">
         <v>120</v>
       </c>
-      <c r="D53" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F53" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="54" spans="1:6">
       <c r="A54">
-        <v>6288</v>
+        <v>6297</v>
       </c>
       <c r="B54" t="s">
         <v>90</v>
       </c>
       <c r="C54" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D54" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="E54" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="F54" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="55" spans="1:6">
       <c r="A55">
-        <v>6289</v>
+        <v>6299</v>
       </c>
       <c r="B55" t="s">
         <v>90</v>
       </c>
       <c r="C55" t="s">
+        <v>123</v>
+      </c>
+      <c r="D55" t="s">
+        <v>124</v>
+      </c>
+      <c r="E55" t="s">
         <v>125</v>
       </c>
-      <c r="D55" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F55" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56">
-        <v>6295</v>
+        <v>6300</v>
       </c>
       <c r="B56" t="s">
         <v>90</v>
       </c>
       <c r="C56" t="s">
+        <v>126</v>
+      </c>
+      <c r="D56" t="s">
+        <v>124</v>
+      </c>
+      <c r="E56" t="s">
         <v>127</v>
       </c>
-      <c r="D56" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F56" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57">
-        <v>6296</v>
+        <v>6301</v>
       </c>
       <c r="B57" t="s">
         <v>90</v>
       </c>
       <c r="C57" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D57" t="s">
-        <v>128</v>
+        <v>124</v>
       </c>
       <c r="E57" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="F57" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58">
-        <v>6297</v>
+        <v>6302</v>
       </c>
       <c r="B58" t="s">
         <v>90</v>
       </c>
       <c r="C58" t="s">
+        <v>130</v>
+      </c>
+      <c r="D58" t="s">
+        <v>131</v>
+      </c>
+      <c r="E58" t="s">
         <v>132</v>
       </c>
-      <c r="D58" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F58" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59">
-        <v>6299</v>
+        <v>6303</v>
       </c>
       <c r="B59" t="s">
         <v>90</v>
       </c>
       <c r="C59" t="s">
+        <v>133</v>
+      </c>
+      <c r="D59" t="s">
+        <v>131</v>
+      </c>
+      <c r="E59" t="s">
         <v>134</v>
       </c>
-      <c r="D59" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F59" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60">
-        <v>6300</v>
+        <v>6304</v>
       </c>
       <c r="B60" t="s">
         <v>90</v>
       </c>
       <c r="C60" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D60" t="s">
-        <v>135</v>
+        <v>131</v>
       </c>
       <c r="E60" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
       <c r="F60" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61">
-        <v>6301</v>
+        <v>6307</v>
       </c>
       <c r="B61" t="s">
         <v>90</v>
       </c>
       <c r="C61" t="s">
+        <v>137</v>
+      </c>
+      <c r="D61" t="s">
+        <v>138</v>
+      </c>
+      <c r="E61" t="s">
         <v>139</v>
       </c>
-      <c r="D61" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F61" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62">
-        <v>6302</v>
+        <v>6308</v>
       </c>
       <c r="B62" t="s">
         <v>90</v>
       </c>
       <c r="C62" t="s">
+        <v>140</v>
+      </c>
+      <c r="D62" t="s">
+        <v>138</v>
+      </c>
+      <c r="E62" t="s">
         <v>141</v>
       </c>
-      <c r="D62" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F62" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63">
-        <v>6303</v>
+        <v>6309</v>
       </c>
       <c r="B63" t="s">
         <v>90</v>
       </c>
       <c r="C63" t="s">
-        <v>144</v>
+        <v>142</v>
       </c>
       <c r="D63" t="s">
-        <v>142</v>
+        <v>138</v>
       </c>
       <c r="E63" t="s">
-        <v>145</v>
+        <v>143</v>
       </c>
       <c r="F63" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64">
-        <v>6304</v>
+        <v>6312</v>
       </c>
       <c r="B64" t="s">
         <v>90</v>
       </c>
       <c r="C64" t="s">
+        <v>144</v>
+      </c>
+      <c r="D64" t="s">
+        <v>145</v>
+      </c>
+      <c r="E64" t="s">
         <v>146</v>
       </c>
-      <c r="D64" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F64" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65">
-        <v>6307</v>
+        <v>6313</v>
       </c>
       <c r="B65" t="s">
         <v>90</v>
       </c>
       <c r="C65" t="s">
+        <v>147</v>
+      </c>
+      <c r="D65" t="s">
+        <v>145</v>
+      </c>
+      <c r="E65" t="s">
         <v>148</v>
       </c>
-      <c r="D65" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F65" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66">
-        <v>6308</v>
+        <v>6314</v>
       </c>
       <c r="B66" t="s">
         <v>90</v>
       </c>
       <c r="C66" t="s">
+        <v>149</v>
+      </c>
+      <c r="D66" t="s">
+        <v>145</v>
+      </c>
+      <c r="E66" t="s">
         <v>150</v>
       </c>
-      <c r="D66" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F66" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67">
-        <v>6309</v>
+        <v>6316</v>
       </c>
       <c r="B67" t="s">
         <v>90</v>
       </c>
       <c r="C67" t="s">
+        <v>151</v>
+      </c>
+      <c r="D67" t="s">
+        <v>96</v>
+      </c>
+      <c r="E67" t="s">
         <v>152</v>
       </c>
-      <c r="D67" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F67" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="68" spans="1:6">
       <c r="A68">
-        <v>6312</v>
+        <v>6317</v>
       </c>
       <c r="B68" t="s">
         <v>90</v>
       </c>
       <c r="C68" t="s">
+        <v>153</v>
+      </c>
+      <c r="D68" t="s">
+        <v>96</v>
+      </c>
+      <c r="E68" t="s">
         <v>154</v>
       </c>
-      <c r="D68" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F68" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="69" spans="1:6">
       <c r="A69">
-        <v>6313</v>
+        <v>6318</v>
       </c>
       <c r="B69" t="s">
         <v>90</v>
       </c>
       <c r="C69" t="s">
+        <v>155</v>
+      </c>
+      <c r="D69" t="s">
+        <v>96</v>
+      </c>
+      <c r="E69" t="s">
         <v>156</v>
       </c>
-      <c r="D69" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F69" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="70" spans="1:6">
       <c r="A70">
-        <v>6314</v>
+        <v>6319</v>
       </c>
       <c r="B70" t="s">
         <v>90</v>
       </c>
       <c r="C70" t="s">
+        <v>157</v>
+      </c>
+      <c r="D70" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E70" t="s">
         <v>159</v>
       </c>
       <c r="F70" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="71" spans="1:6">
       <c r="A71">
-        <v>6316</v>
+        <v>6320</v>
       </c>
       <c r="B71" t="s">
         <v>90</v>
       </c>
       <c r="C71" t="s">
         <v>160</v>
       </c>
       <c r="D71" t="s">
-        <v>107</v>
+        <v>158</v>
       </c>
       <c r="E71" t="s">
         <v>161</v>
       </c>
       <c r="F71" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="72" spans="1:6">
       <c r="A72">
-        <v>6317</v>
+        <v>6321</v>
       </c>
       <c r="B72" t="s">
         <v>90</v>
       </c>
       <c r="C72" t="s">
         <v>162</v>
       </c>
       <c r="D72" t="s">
-        <v>107</v>
+        <v>158</v>
       </c>
       <c r="E72" t="s">
         <v>163</v>
       </c>
       <c r="F72" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="73" spans="1:6">
       <c r="A73">
-        <v>6318</v>
+        <v>6322</v>
       </c>
       <c r="B73" t="s">
         <v>90</v>
       </c>
       <c r="C73" t="s">
         <v>164</v>
       </c>
       <c r="D73" t="s">
-        <v>107</v>
+        <v>92</v>
       </c>
       <c r="E73" t="s">
         <v>165</v>
       </c>
       <c r="F73" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="74" spans="1:6">
       <c r="A74">
-        <v>6319</v>
+        <v>6323</v>
       </c>
       <c r="B74" t="s">
         <v>90</v>
       </c>
       <c r="C74" t="s">
         <v>166</v>
       </c>
       <c r="D74" t="s">
+        <v>92</v>
+      </c>
+      <c r="E74" t="s">
         <v>167</v>
       </c>
-      <c r="E74" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F74" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="75" spans="1:6">
       <c r="A75">
-        <v>6320</v>
+        <v>6324</v>
       </c>
       <c r="B75" t="s">
         <v>90</v>
       </c>
       <c r="C75" t="s">
+        <v>168</v>
+      </c>
+      <c r="D75" t="s">
+        <v>92</v>
+      </c>
+      <c r="E75" t="s">
         <v>169</v>
       </c>
-      <c r="D75" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F75" t="s">
-        <v>113</v>
+        <v>102</v>
       </c>
     </row>
     <row r="76" spans="1:6">
       <c r="A76">
-        <v>6321</v>
+        <v>6310</v>
       </c>
       <c r="B76" t="s">
         <v>90</v>
       </c>
       <c r="C76" t="s">
+        <v>170</v>
+      </c>
+      <c r="D76" t="s">
+        <v>8</v>
+      </c>
+      <c r="E76" t="s">
         <v>171</v>
       </c>
-      <c r="D76" t="s">
-[...2 lines deleted...]
-      <c r="E76" t="s">
+      <c r="F76" t="s">
         <v>172</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="77" spans="1:6">
       <c r="A77">
-        <v>6322</v>
+        <v>6311</v>
       </c>
       <c r="B77" t="s">
         <v>90</v>
       </c>
       <c r="C77" t="s">
         <v>173</v>
       </c>
       <c r="D77" t="s">
-        <v>92</v>
+        <v>8</v>
       </c>
       <c r="E77" t="s">
         <v>174</v>
       </c>
       <c r="F77" t="s">
-        <v>113</v>
+        <v>172</v>
       </c>
     </row>
     <row r="78" spans="1:6">
       <c r="A78">
-        <v>6323</v>
+        <v>6315</v>
       </c>
       <c r="B78" t="s">
         <v>90</v>
       </c>
       <c r="C78" t="s">
         <v>175</v>
       </c>
       <c r="D78" t="s">
-        <v>92</v>
+        <v>138</v>
       </c>
       <c r="E78" t="s">
         <v>176</v>
       </c>
       <c r="F78" t="s">
-        <v>113</v>
+        <v>172</v>
       </c>
     </row>
     <row r="79" spans="1:6">
       <c r="A79">
-        <v>6324</v>
+        <v>6325</v>
       </c>
       <c r="B79" t="s">
         <v>90</v>
       </c>
       <c r="C79" t="s">
         <v>177</v>
       </c>
       <c r="D79" t="s">
-        <v>92</v>
+        <v>145</v>
       </c>
       <c r="E79" t="s">
         <v>178</v>
       </c>
       <c r="F79" t="s">
-        <v>113</v>
+        <v>172</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>